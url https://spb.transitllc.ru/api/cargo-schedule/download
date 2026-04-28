--- v2 (2026-01-28)
+++ v3 (2026-04-28)
@@ -36,287 +36,278 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>29.01.2026</t>
-[...8 lines deleted...]
-    <t>10.03.2026 — 14.03.2026</t>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>10.05.2026</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026 — 02.06.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>12.02.2026</t>
-[...8 lines deleted...]
-    <t>24.03.2026 — 26.03.2026</t>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026 — 09.06.2026</t>
   </si>
   <si>
     <t>QV-1 (Циндао -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>03.02.2026</t>
-[...17 lines deleted...]
-    <t>22.02.2026 — 25.02.2026</t>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>13.05.2026 — 15.05.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>19.05.2026 — 21.05.2026</t>
   </si>
   <si>
     <t>TV-1 (Тайвань -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>26.01.2026</t>
-[...11 lines deleted...]
-    <t>03.01.2026 — 06.03.2026</t>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>17.05.2026 — 19.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>24.05.2026 — 26.05.2026</t>
   </si>
   <si>
     <t>TN (Стамбул -&gt; Новороссийск)</t>
   </si>
   <si>
-    <t>30.01.2026</t>
-[...17 lines deleted...]
-    <t>16.02.2026 — 18.02.2026</t>
+    <t>20.04.2026</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>26.04.2026</t>
+  </si>
+  <si>
+    <t>27.04.2026 — 29.04.2026</t>
+  </si>
+  <si>
+    <t>02.05.2026</t>
+  </si>
+  <si>
+    <t>05.05.2026 — 07.05.2026</t>
   </si>
   <si>
     <t>BV-1 (Пусан -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>06.02.2026</t>
-[...8 lines deleted...]
-    <t>17.02.2026 — 19.02.2026</t>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>12.05.2026 — 14.05.2026</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>NV-1 (Нинбо -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>28.01.2026</t>
-[...11 lines deleted...]
-    <t>18.02.2026 — 21.02.2026</t>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>21.05.2026 — 23.05.2026</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>28.05.2026 — 30.05.2026</t>
   </si>
   <si>
     <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
   </si>
   <si>
-    <t>31.01.2026</t>
-[...11 lines deleted...]
-    <t>15.02.2026 — 16.02.2026</t>
+    <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>30.04.2026 — 01.05.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026 — 08.05.2026</t>
   </si>
   <si>
     <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
-    <t>08.03.2026</t>
-[...8 lines deleted...]
-    <t>23.03.2026 — 27.03.2026</t>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026 — 27.05.2026</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>02.05.2026 — 05.04.2026</t>
   </si>
   <si>
     <t>TMLTL (Стамбул -&gt; Москва)</t>
   </si>
   <si>
-    <t>21.01.2026</t>
-[...8 lines deleted...]
-    <t>18.02.2026 — 22.02.2026</t>
+    <t>15.05.2026 — 17.05.2026</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>20.05.2026 — 22.05.2026</t>
   </si>
   <si>
     <t>HV-1 (Янтянь -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>10.02.2026</t>
-[...5 lines deleted...]
-    <t>03.03.2026 — 06.03.2026</t>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>03.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026 — 13.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>26.05.2026 — 28.05.2026</t>
   </si>
   <si>
     <t>SV-1 (Шанхай -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>01.02.2026</t>
+    <t>12.05.2026 — 13.05.2026</t>
   </si>
   <si>
     <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
   </si>
   <si>
-    <t>27.02.2026</t>
-[...8 lines deleted...]
-    <t>05.03.2026 — 08.03.2026</t>
+    <t>25.05.2026 — 28.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026 — 05.06.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>28.02.2026</t>
-[...5 lines deleted...]
-    <t>08.03.2026 — 11.03.2026</t>
+    <t>09.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -803,230 +794,213 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1062,77 +1036,77 @@
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1144,103 +1118,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="D5" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1281,54 +1255,54 @@
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1389,74 +1363,74 @@
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1468,103 +1442,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1576,355 +1550,321 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1934,103 +1874,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2042,103 +1982,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2167,32 +2107,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 28-01-2026 12:35:47</dc:title>
+  <dc:title>Расписание сборных грузов  от 28-04-2026 14:26:33</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>