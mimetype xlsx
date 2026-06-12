--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -36,278 +36,284 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>05.05.2026</t>
-[...2 lines deleted...]
-    <t>10.05.2026</t>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>01.07.2026 — 03.07.2026</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>08.07.2026 — 10.07.2026</t>
+  </si>
+  <si>
+    <t>QV-1 (Циндао -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026 — 26.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>04.07.2026 — 06.07.2026</t>
+  </si>
+  <si>
+    <t>TV-1 (Тайвань -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>03.07.2026 — 05.07.2026</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>10.07.2026 — 13.07.2026</t>
+  </si>
+  <si>
+    <t>TN (Стамбул -&gt; Новороссийск)</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026 — 12.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026 — 19.06.2026</t>
+  </si>
+  <si>
+    <t>BV-1 (Пусан -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>20.06.2026 — 22.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026 — 29.06.2026</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>04.07.2026 — 07.07.2026</t>
+  </si>
+  <si>
+    <t>NV-1 (Нинбо -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026 — 29.06.2026</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026 — 24.06.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>01.07.2026 — 02.07.2026</t>
+  </si>
+  <si>
+    <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
     <t>30.05.2026</t>
   </si>
   <si>
-    <t>31.05.2026 — 02.06.2026</t>
-[...10 lines deleted...]
-  <si>
     <t>06.06.2026</t>
   </si>
   <si>
-    <t>07.06.2026 — 09.06.2026</t>
-[...116 lines deleted...]
-    <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026 — 09.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>28.07.2026 — 30.07.2026</t>
+  </si>
+  <si>
+    <t>TMLTL (Стамбул -&gt; Москва)</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>19.06.2026 — 22.06.2026</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>HV-1 (Янтянь -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>28.06.2026 — 30.06.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026 — 09.07.2026</t>
+  </si>
+  <si>
+    <t>SV-1 (Шанхай -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>03.07.2026 — 06.07.2026</t>
+  </si>
+  <si>
+    <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
   </si>
   <si>
     <t>24.05.2026</t>
   </si>
   <si>
-    <t>25.05.2026 — 27.05.2026</t>
-[...53 lines deleted...]
-    <t>01.06.2026 — 05.06.2026</t>
+    <t>30.06.2026 — 01.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>15.07.2026 — 17.07.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>09.05.2026</t>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026 — 15.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -729,60 +735,60 @@
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" t="s">
         <v>11</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>12</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -794,321 +800,355 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5" t="s">
         <v>45</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>71</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" t="s">
         <v>72</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D6" t="s">
         <v>73</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1144,77 +1184,77 @@
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="D5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1226,103 +1266,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1334,103 +1374,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1442,213 +1482,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>41</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1684,77 +1741,77 @@
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>45</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1766,103 +1823,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1874,103 +1931,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1982,103 +2039,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2107,32 +2164,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 28-04-2026 14:26:33</dc:title>
+  <dc:title>Расписание сборных грузов  от 12-06-2026 23:03:38</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>