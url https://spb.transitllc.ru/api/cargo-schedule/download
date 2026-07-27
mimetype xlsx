--- v4 (2026-06-12)
+++ v5 (2026-07-27)
@@ -36,284 +36,290 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>09.06.2026</t>
-[...8 lines deleted...]
-    <t>01.07.2026 — 03.07.2026</t>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>26.08.2026 — 28.08.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>23.06.2026</t>
-[...5 lines deleted...]
-    <t>08.07.2026 — 10.07.2026</t>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>17.09.2026 — 19.09.2026</t>
   </si>
   <si>
     <t>QV-1 (Циндао -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>11.06.2026</t>
-[...17 lines deleted...]
-    <t>04.07.2026 — 06.07.2026</t>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026 — 13.08.2026</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>23.08.2026 — 25.08.2026</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>TV-1 (Тайвань -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>10.06.2026</t>
-[...11 lines deleted...]
-    <t>10.07.2026 — 13.07.2026</t>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>18.08.2026 — 20.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026 — 27.08.2026</t>
   </si>
   <si>
     <t>TN (Стамбул -&gt; Новороссийск)</t>
   </si>
   <si>
-    <t>01.06.2026</t>
-[...14 lines deleted...]
-    <t>17.06.2026 — 19.06.2026</t>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>01.08.2026 — 03.08.2026</t>
+  </si>
+  <si>
+    <t>08.08.2026 — 10.08.2026</t>
   </si>
   <si>
     <t>BV-1 (Пусан -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>19.06.2026</t>
-[...14 lines deleted...]
-    <t>04.07.2026 — 07.07.2026</t>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026 — 11.08.2026</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>22.08.2026 — 24.08.2026</t>
   </si>
   <si>
     <t>NV-1 (Нинбо -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>21.06.2026</t>
-[...8 lines deleted...]
-    <t>18.06.2026</t>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026 — 19.08.2026</t>
   </si>
   <si>
     <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
   </si>
   <si>
-    <t>20.06.2026</t>
-[...8 lines deleted...]
-    <t>01.07.2026 — 02.07.2026</t>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026 — 06.08.2026</t>
+  </si>
+  <si>
+    <t>12.08.2026 — 13.08.2026</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>19.08.2026 — 20.08.2026</t>
   </si>
   <si>
     <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
-    <t>30.05.2026</t>
-[...14 lines deleted...]
-    <t>28.07.2026 — 30.07.2026</t>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>03.09.2026 — 05.09.2026</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>06.10.2026 — 08.10.2026</t>
   </si>
   <si>
     <t>TMLTL (Стамбул -&gt; Москва)</t>
   </si>
   <si>
-    <t>03.06.2026</t>
-[...5 lines deleted...]
-    <t>13.06.2026</t>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026 — 05.08.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026 — 12.08.2026</t>
   </si>
   <si>
     <t>HV-1 (Янтянь -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>28.06.2026 — 30.06.2026</t>
-[...5 lines deleted...]
-    <t>07.07.2026 — 09.07.2026</t>
+    <t>24.08.2026 — 27.08.2026</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026 — 02.09.2026</t>
   </si>
   <si>
     <t>SV-1 (Шанхай -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>03.07.2026 — 06.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
   </si>
   <si>
-    <t>24.05.2026</t>
-[...8 lines deleted...]
-    <t>15.07.2026 — 17.07.2026</t>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>01.09.2026 — 04.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026 — 09.09.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>15.06.2026</t>
-[...5 lines deleted...]
-    <t>13.07.2026 — 15.07.2026</t>
+    <t>24.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -735,170 +741,187 @@
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>66</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -908,247 +931,230 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="D4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D5" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1158,213 +1164,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D5" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1374,103 +1397,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1482,103 +1505,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1590,338 +1613,372 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>46</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>51</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1931,103 +1988,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2039,103 +2096,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2164,32 +2221,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 12-06-2026 23:03:38</dc:title>
+  <dc:title>Расписание сборных грузов  от 28-07-2026 06:22:38</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>