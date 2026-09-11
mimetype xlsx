--- v5 (2026-07-27)
+++ v6 (2026-09-11)
@@ -19,307 +19,334 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
-    <sheet name="TN" sheetId="4" r:id="rId7"/>
+    <sheet name="Turkey-St." sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>02.08.2026</t>
-[...8 lines deleted...]
-    <t>26.08.2026 — 28.08.2026</t>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>06.10.2026</t>
+  </si>
+  <si>
+    <t>07.10.2026 — 09.10.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>23.08.2026</t>
-[...2 lines deleted...]
-    <t>28.08.2026</t>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>21.10.2026</t>
+  </si>
+  <si>
+    <t>22.10.2026 — 24.10.2026</t>
+  </si>
+  <si>
+    <t>QV-1 (Циндао -&gt; Владивосток)</t>
   </si>
   <si>
     <t>16.09.2026</t>
   </si>
   <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>20.09.2026 — 23.09.2026</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>27.09.2026 — 29.09.2026</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>04.10.2026 — 06.10.2026</t>
+  </si>
+  <si>
+    <t>TV-1 (Тайвань -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>01.10.2026 — 03.10.2026</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>11.10.2026</t>
+  </si>
+  <si>
+    <t>12.10.2026 — 14.10.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>15.10.2026</t>
+  </si>
+  <si>
+    <t>16.10.2026 — 17.10.2026</t>
+  </si>
+  <si>
+    <t>Turkey-St. (Стамбул -&gt; Санкт-Петербург)</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>27.09.2026</t>
+  </si>
+  <si>
+    <t>28.09.2026 — 30.09.2026</t>
+  </si>
+  <si>
+    <t>17.10.2026</t>
+  </si>
+  <si>
+    <t>18.10.2026 — 20.10.2026</t>
+  </si>
+  <si>
+    <t>BV-1 (Пусан -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>25.09.2026 — 27.09.2026</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>03.10.2026 — 06.10.2026</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
+    <t>11.10.2026 — 14.10.2026</t>
+  </si>
+  <si>
+    <t>NV-1 (Нинбо -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
     <t>17.09.2026 — 19.09.2026</t>
   </si>
   <si>
-    <t>QV-1 (Циндао -&gt; Владивосток)</t>
-[...95 lines deleted...]
-    <t>17.08.2026 — 19.08.2026</t>
+    <t>30.09.2026 — 02.10.2026</t>
   </si>
   <si>
     <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
   </si>
   <si>
-    <t>01.08.2026</t>
-[...11 lines deleted...]
-    <t>19.08.2026 — 20.08.2026</t>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>10.09.2026 — 12.09.2026</t>
+  </si>
+  <si>
+    <t>24.09.2026 — 26.09.2026</t>
   </si>
   <si>
     <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>04.10.2026 — 06.01.2026</t>
+  </si>
+  <si>
+    <t>12.10.2026</t>
+  </si>
+  <si>
+    <t>08.11.2026</t>
+  </si>
+  <si>
+    <t>09.11.2026 — 11.11.2026</t>
+  </si>
+  <si>
+    <t>TMLTL (Стамбул -&gt; Москва)</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>22.09.2026 — 24.09.2026</t>
+  </si>
+  <si>
+    <t>29.09.2026 — 01.10.2026</t>
+  </si>
+  <si>
+    <t>HV-1 (Янтянь -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>02.10.2026 — 04.10.2026</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>04.10.2026</t>
+  </si>
+  <si>
+    <t>05.10.2026 — 08.10.2026</t>
+  </si>
+  <si>
+    <t>SV-1 (Шанхай -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>23.09.2026 — 25.09.2026</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
+    <t>09.10.2026 — 11.10.2026</t>
+  </si>
+  <si>
+    <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
+  </si>
+  <si>
     <t>02.09.2026</t>
   </si>
   <si>
-    <t>03.09.2026 — 05.09.2026</t>
-[...62 lines deleted...]
-    <t>07.09.2026 — 09.09.2026</t>
+    <t>11.10.2026 — 13.10.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>24.08.2026</t>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>23.09.2026 — 24.09.2026</t>
+  </si>
+  <si>
+    <t>30.09.2026 — 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -806,120 +833,120 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="D4" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="D5" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -931,120 +958,120 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1056,103 +1083,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1164,103 +1191,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1298,204 +1325,221 @@
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1505,103 +1549,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1613,247 +1657,230 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1863,120 +1890,120 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1988,103 +2015,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D5" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2096,157 +2123,157 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" t="s">
         <v>32</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>INNV</vt:lpstr>
       <vt:lpstr>QV-1</vt:lpstr>
       <vt:lpstr>TV-1</vt:lpstr>
-      <vt:lpstr>TN</vt:lpstr>
+      <vt:lpstr>Turkey-St.</vt:lpstr>
       <vt:lpstr>BV-1</vt:lpstr>
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 28-07-2026 06:22:38</dc:title>
+  <dc:title>Расписание сборных грузов  от 11-09-2026 14:11:44</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>